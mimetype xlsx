--- v5 (2026-08-30)
+++ v6 (2026-10-20)
@@ -20,60 +20,60 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Laporan Stok Pakan Jagung Nasional</t>
   </si>
   <si>
     <t>Total Stok (Ton) Dan Rata-rata Kecukupan Produksi (Hari)</t>
   </si>
   <si>
-    <t>Mei 2026</t>
+    <t>Juli 2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
-    <t>Mei</t>
+    <t>Juli</t>
   </si>
   <si>
     <t>Stok</t>
   </si>
   <si>
     <t>Kecukupan</t>
   </si>
   <si>
     <t>Sumatera</t>
   </si>
   <si>
     <t>Lampung</t>
   </si>
   <si>
     <t>Aceh Dan Sumatera Barat</t>
   </si>
   <si>
     <t>Sumatera Utara</t>
   </si>
   <si>
     <t>Jawa</t>
   </si>
   <si>
     <t>Dki Jakarta Dan Banten</t>
   </si>
@@ -567,237 +567,237 @@
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4">
-        <v>283699.82791</v>
+        <v>339477.45179</v>
       </c>
       <c r="D8" s="5">
-        <v>52.75</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="4">
-        <v>143364.54059</v>
+        <v>140632.31454</v>
       </c>
       <c r="D9" s="5">
-        <v>74.4</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>2</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="4">
-        <v>50326.0</v>
+        <v>55935.0</v>
       </c>
       <c r="D10" s="5">
-        <v>101.5</v>
+        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>3</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
-        <v>90009.28732</v>
+        <v>142910.13725</v>
       </c>
       <c r="D11" s="5">
-        <v>29.888888888889</v>
+        <v>51.555555555556</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4">
-        <v>710616.15943</v>
+        <v>900736.52305</v>
       </c>
       <c r="D12" s="5">
-        <v>35.938461538462</v>
+        <v>48.359375</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>1</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="4">
-        <v>158728.993</v>
+        <v>193699.736</v>
       </c>
       <c r="D13" s="5">
-        <v>34.333333333333</v>
+        <v>46</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="4">
-        <v>130980.262</v>
+        <v>155009.08</v>
       </c>
       <c r="D14" s="5">
-        <v>32.428571428571</v>
+        <v>40.428571428571</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>3</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
-        <v>153787.011</v>
+        <v>199249.888</v>
       </c>
       <c r="D15" s="5">
-        <v>39.384615384615</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>4</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
-        <v>267119.89343</v>
+        <v>352777.81905</v>
       </c>
       <c r="D16" s="5">
-        <v>37.173913043478</v>
+        <v>53.130434782609</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="4">
-        <v>17661.192</v>
+        <v>32751.108</v>
       </c>
       <c r="D17" s="5">
-        <v>35.5</v>
+        <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>1</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="4">
-        <v>17661.192</v>
+        <v>32751.108</v>
       </c>
       <c r="D18" s="5">
-        <v>35.5</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="4">
-        <v>88909.39</v>
+        <v>78357.757</v>
       </c>
       <c r="D19" s="5">
-        <v>44.166666666667</v>
+        <v>37.833333333333</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>1</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4">
-        <v>88909.39</v>
+        <v>78357.757</v>
       </c>
       <c r="D20" s="5">
-        <v>44.166666666667</v>
+        <v>37.833333333333</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="14">
-        <v>1100886.56934</v>
+        <v>1351322.83984</v>
       </c>
       <c r="D21" s="15">
-        <v>39.505617977528</v>
+        <v>50.159090909091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
-    <mergeCell ref="C5:L5"/>
+    <mergeCell ref="C5:P5"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>