--- v2 (2026-02-27)
+++ v3 (2026-04-26)
@@ -20,60 +20,60 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Laporan Stok Pakan Jagung Nasional</t>
   </si>
   <si>
     <t>Total Stok (Ton) Dan Rata-rata Kecukupan Produksi (Hari)</t>
   </si>
   <si>
-    <t>November 2025</t>
+    <t>Januari 2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
-    <t>November</t>
+    <t>Januari</t>
   </si>
   <si>
     <t>Stok</t>
   </si>
   <si>
     <t>Kecukupan</t>
   </si>
   <si>
     <t>Sumatera</t>
   </si>
   <si>
     <t>Lampung</t>
   </si>
   <si>
     <t>Aceh Dan Sumatera Barat</t>
   </si>
   <si>
     <t>Sumatera Utara</t>
   </si>
   <si>
     <t>Jawa</t>
   </si>
   <si>
     <t>Dki Jakarta Dan Banten</t>
   </si>
@@ -539,265 +539,265 @@
       <c r="C2" s="8"/>
       <c r="D2" s="11"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="8"/>
       <c r="D3" s="11"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="8"/>
       <c r="D4" s="11"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="D5" s="12"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4">
-        <v>150491.5128</v>
+        <v>209851.72368</v>
       </c>
       <c r="D8" s="5">
-        <v>34.1875</v>
+        <v>42.75</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="4">
-        <v>50927.79435</v>
+        <v>80251.35854</v>
       </c>
       <c r="D9" s="5">
-        <v>39.2</v>
+        <v>42.4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>2</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="4">
-        <v>56867.0</v>
+        <v>49366.0</v>
       </c>
       <c r="D10" s="5">
-        <v>93.5</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>3</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
-        <v>42696.71845</v>
+        <v>80234.36514</v>
       </c>
       <c r="D11" s="5">
-        <v>18.222222222222</v>
+        <v>36.666666666667</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4">
-        <v>553942.36644</v>
+        <v>406318.60086</v>
       </c>
       <c r="D12" s="5">
-        <v>36.8</v>
+        <v>26.796875</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>1</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="4">
-        <v>96742.728</v>
+        <v>81186.173</v>
       </c>
       <c r="D13" s="5">
-        <v>28.333333333333</v>
+        <v>17.857142857143</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="4">
-        <v>98861.043</v>
+        <v>65068.406</v>
       </c>
       <c r="D14" s="5">
-        <v>32.642857142857</v>
+        <v>25.928571428571</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>3</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
-        <v>134089.642</v>
+        <v>113299.116</v>
       </c>
       <c r="D15" s="5">
-        <v>45.846153846154</v>
+        <v>33.692307692308</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>4</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
-        <v>224248.95344</v>
+        <v>146764.90586</v>
       </c>
       <c r="D16" s="5">
-        <v>39.739130434783</v>
+        <v>28.869565217391</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="4">
-        <v>26401.9</v>
+        <v>17847.533</v>
       </c>
       <c r="D17" s="5">
-        <v>50</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>1</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="4">
-        <v>26401.9</v>
+        <v>17847.533</v>
       </c>
       <c r="D18" s="5">
-        <v>50</v>
+        <v>30.5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="4">
-        <v>78560.723</v>
+        <v>37295.461</v>
       </c>
       <c r="D19" s="5">
-        <v>40.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>1</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4">
-        <v>78560.723</v>
+        <v>37295.461</v>
       </c>
       <c r="D20" s="5">
-        <v>40.5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="14">
-        <v>809396.50224</v>
+        <v>671313.31854</v>
       </c>
       <c r="D21" s="15">
-        <v>36.876404494382</v>
+        <v>29.386363636364</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
-    <mergeCell ref="C5:X5"/>
+    <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>