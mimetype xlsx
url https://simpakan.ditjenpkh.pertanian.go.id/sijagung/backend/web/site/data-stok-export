--- v3 (2026-04-26)
+++ v4 (2026-07-12)
@@ -20,60 +20,60 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Laporan Stok Pakan Jagung Nasional</t>
   </si>
   <si>
     <t>Total Stok (Ton) Dan Rata-rata Kecukupan Produksi (Hari)</t>
   </si>
   <si>
-    <t>Januari 2026</t>
+    <t>April 2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
-    <t>Januari</t>
+    <t>April</t>
   </si>
   <si>
     <t>Stok</t>
   </si>
   <si>
     <t>Kecukupan</t>
   </si>
   <si>
     <t>Sumatera</t>
   </si>
   <si>
     <t>Lampung</t>
   </si>
   <si>
     <t>Aceh Dan Sumatera Barat</t>
   </si>
   <si>
     <t>Sumatera Utara</t>
   </si>
   <si>
     <t>Jawa</t>
   </si>
   <si>
     <t>Dki Jakarta Dan Banten</t>
   </si>
@@ -567,237 +567,237 @@
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4">
-        <v>209851.72368</v>
+        <v>223168.06981</v>
       </c>
       <c r="D8" s="5">
-        <v>42.75</v>
+        <v>47.5</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="4">
-        <v>80251.35854</v>
+        <v>104962.02849</v>
       </c>
       <c r="D9" s="5">
-        <v>42.4</v>
+        <v>57.6</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>2</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="4">
-        <v>49366.0</v>
+        <v>40164.0</v>
       </c>
       <c r="D10" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>3</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
-        <v>80234.36514</v>
+        <v>78042.04132</v>
       </c>
       <c r="D11" s="5">
-        <v>36.666666666667</v>
+        <v>36.444444444444</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4">
-        <v>406318.60086</v>
+        <v>519127.062</v>
       </c>
       <c r="D12" s="5">
-        <v>26.796875</v>
+        <v>31.615384615385</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>1</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="4">
-        <v>81186.173</v>
+        <v>133171.467</v>
       </c>
       <c r="D13" s="5">
-        <v>17.857142857143</v>
+        <v>31.066666666667</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="4">
-        <v>65068.406</v>
+        <v>97033.968</v>
       </c>
       <c r="D14" s="5">
-        <v>25.928571428571</v>
+        <v>35.571428571429</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>3</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
-        <v>113299.116</v>
+        <v>116801.501</v>
       </c>
       <c r="D15" s="5">
-        <v>33.692307692308</v>
+        <v>31.153846153846</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>4</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
-        <v>146764.90586</v>
+        <v>172120.126</v>
       </c>
       <c r="D16" s="5">
-        <v>28.869565217391</v>
+        <v>29.826086956522</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="4">
-        <v>17847.533</v>
+        <v>14248.831</v>
       </c>
       <c r="D17" s="5">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>1</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="4">
-        <v>17847.533</v>
+        <v>14248.831</v>
       </c>
       <c r="D18" s="5">
-        <v>30.5</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="4">
-        <v>37295.461</v>
+        <v>93889.573</v>
       </c>
       <c r="D19" s="5">
-        <v>21</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>1</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4">
-        <v>37295.461</v>
+        <v>93889.573</v>
       </c>
       <c r="D20" s="5">
-        <v>21</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="14">
-        <v>671313.31854</v>
+        <v>850433.53581</v>
       </c>
       <c r="D21" s="15">
-        <v>29.386363636364</v>
+        <v>35.584269662921</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
-    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>