--- v4 (2026-07-12)
+++ v5 (2026-08-30)
@@ -20,60 +20,60 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Laporan Stok Pakan Jagung Nasional</t>
   </si>
   <si>
     <t>Total Stok (Ton) Dan Rata-rata Kecukupan Produksi (Hari)</t>
   </si>
   <si>
-    <t>April 2026</t>
+    <t>Mei 2026</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Nama</t>
   </si>
   <si>
-    <t>April</t>
+    <t>Mei</t>
   </si>
   <si>
     <t>Stok</t>
   </si>
   <si>
     <t>Kecukupan</t>
   </si>
   <si>
     <t>Sumatera</t>
   </si>
   <si>
     <t>Lampung</t>
   </si>
   <si>
     <t>Aceh Dan Sumatera Barat</t>
   </si>
   <si>
     <t>Sumatera Utara</t>
   </si>
   <si>
     <t>Jawa</t>
   </si>
   <si>
     <t>Dki Jakarta Dan Banten</t>
   </si>
@@ -496,51 +496,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A21" sqref="A21:D21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="3" max="3" width="13" bestFit="true" customWidth="true" style="1"/>
+    <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="1"/>
     <col min="4" max="4" width="11" bestFit="true" customWidth="true" style="2"/>
     <col min="2" max="2" width="47" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="8"/>
       <c r="D1" s="11"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="8"/>
       <c r="D2" s="11"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="6"/>
@@ -567,237 +567,237 @@
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4">
-        <v>223168.06981</v>
+        <v>283699.82791</v>
       </c>
       <c r="D8" s="5">
-        <v>47.5</v>
+        <v>52.75</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>1</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="4">
-        <v>104962.02849</v>
+        <v>143364.54059</v>
       </c>
       <c r="D9" s="5">
-        <v>57.6</v>
+        <v>74.4</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>2</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="4">
-        <v>40164.0</v>
+        <v>50326.0</v>
       </c>
       <c r="D10" s="5">
-        <v>72</v>
+        <v>101.5</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>3</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="4">
-        <v>78042.04132</v>
+        <v>90009.28732</v>
       </c>
       <c r="D11" s="5">
-        <v>36.444444444444</v>
+        <v>29.888888888889</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4">
-        <v>519127.062</v>
+        <v>710616.15943</v>
       </c>
       <c r="D12" s="5">
-        <v>31.615384615385</v>
+        <v>35.938461538462</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>1</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C13" s="4">
-        <v>133171.467</v>
+        <v>158728.993</v>
       </c>
       <c r="D13" s="5">
-        <v>31.066666666667</v>
+        <v>34.333333333333</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>2</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="4">
-        <v>97033.968</v>
+        <v>130980.262</v>
       </c>
       <c r="D14" s="5">
-        <v>35.571428571429</v>
+        <v>32.428571428571</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>3</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="4">
-        <v>116801.501</v>
+        <v>153787.011</v>
       </c>
       <c r="D15" s="5">
-        <v>31.153846153846</v>
+        <v>39.384615384615</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>4</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="4">
-        <v>172120.126</v>
+        <v>267119.89343</v>
       </c>
       <c r="D16" s="5">
-        <v>29.826086956522</v>
+        <v>37.173913043478</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="4">
-        <v>14248.831</v>
+        <v>17661.192</v>
       </c>
       <c r="D17" s="5">
-        <v>27.5</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>1</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="4">
-        <v>14248.831</v>
+        <v>17661.192</v>
       </c>
       <c r="D18" s="5">
-        <v>27.5</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="4">
-        <v>93889.573</v>
+        <v>88909.39</v>
       </c>
       <c r="D19" s="5">
-        <v>49.5</v>
+        <v>44.166666666667</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>1</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="4">
-        <v>93889.573</v>
+        <v>88909.39</v>
       </c>
       <c r="D20" s="5">
-        <v>49.5</v>
+        <v>44.166666666667</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="13"/>
       <c r="B21" s="13"/>
       <c r="C21" s="14">
-        <v>850433.53581</v>
+        <v>1100886.56934</v>
       </c>
       <c r="D21" s="15">
-        <v>35.584269662921</v>
+        <v>39.505617977528</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
-    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="C5:L5"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>